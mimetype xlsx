--- v0 (2025-11-15)
+++ v1 (2026-07-18)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://driestarwartburg-my.sharepoint.com/personal/cjhoekman_driestarwartburg_nl/Documents/Locatiedirecteur/Lessentabel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="71" documentId="8_{BD7CDCAC-BB6F-48F6-B812-128E94FFCD58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B1BA79A-8B70-4770-A25D-A7735C4BBE4C}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{FBF93748-2866-41EA-8E43-4AEEC3D928C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A39541C9-56E3-457B-93D7-E86A726C775F}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" tabRatio="815" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="815" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lessentabel BK" sheetId="15" r:id="rId1"/>
     <sheet name="Lessentabel G" sheetId="13" r:id="rId2"/>
-    <sheet name="Driestar Gouda" sheetId="19" state="hidden" r:id="rId3"/>
-[...2 lines deleted...]
-    <sheet name="Coöperatief leren" sheetId="17" state="hidden" r:id="rId6"/>
+    <sheet name="Toekomst" sheetId="20" r:id="rId3"/>
+    <sheet name="Driestar Gouda" sheetId="19" state="hidden" r:id="rId4"/>
+    <sheet name="Vergelijking lessentabellen" sheetId="18" state="hidden" r:id="rId5"/>
+    <sheet name="Lessentabel vakcollege Gilde" sheetId="16" state="hidden" r:id="rId6"/>
+    <sheet name="Coöperatief leren" sheetId="17" state="hidden" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S25" i="17" l="1"/>
   <c r="R25" i="17"/>
   <c r="Q25" i="17"/>
   <c r="P25" i="17"/>
   <c r="O25" i="17"/>
   <c r="N25" i="17"/>
   <c r="M25" i="17"/>
@@ -94,51 +95,51 @@
   <c r="E25" i="15" l="1"/>
   <c r="D25" i="15"/>
   <c r="K22" i="13" l="1"/>
   <c r="J22" i="13"/>
   <c r="I22" i="13"/>
   <c r="H22" i="13"/>
   <c r="G22" i="13"/>
   <c r="F22" i="13"/>
   <c r="S25" i="15" l="1"/>
   <c r="R25" i="15"/>
   <c r="Q25" i="15"/>
   <c r="P25" i="15"/>
   <c r="O25" i="15"/>
   <c r="N25" i="15"/>
   <c r="M25" i="15"/>
   <c r="L25" i="15"/>
   <c r="K25" i="15"/>
   <c r="J25" i="15"/>
   <c r="I25" i="15"/>
   <c r="H25" i="15"/>
   <c r="D22" i="13" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="63">
   <si>
     <t>Godsdienst</t>
   </si>
   <si>
     <t>Lichamelijke opvoeding</t>
   </si>
   <si>
     <t>Nederlands</t>
   </si>
   <si>
     <t>Engels</t>
   </si>
   <si>
     <t>Economie</t>
   </si>
   <si>
     <t>Biologie</t>
   </si>
   <si>
     <t>Totaal</t>
   </si>
   <si>
     <t>Leerjaar</t>
   </si>
   <si>
@@ -153,66 +154,51 @@
   <si>
     <t>Mens &amp; Maatschappij</t>
   </si>
   <si>
     <t>Exact</t>
   </si>
   <si>
     <t>Onderbouw</t>
   </si>
   <si>
     <t>Sector Techniek</t>
   </si>
   <si>
     <t>Sector Zorg &amp; Welzijn</t>
   </si>
   <si>
     <t>Sector Economie</t>
   </si>
   <si>
     <t>Maatschappijleer</t>
   </si>
   <si>
     <t>Kunst en cultuur</t>
   </si>
   <si>
-    <t>kiezen 1 keuzevak</t>
-[...10 lines deleted...]
-  <si>
     <t>MijnBeroep</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alle leerlingen - examenvak</t>
   </si>
   <si>
     <t>Techniek</t>
   </si>
   <si>
     <t>Duits</t>
   </si>
   <si>
     <t>Z&amp;W</t>
   </si>
   <si>
     <t>Nask I (Natuurkunde)</t>
   </si>
   <si>
     <t>Nask II (Scheikunde)</t>
   </si>
   <si>
     <t>Basis</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Mentorles</t>
   </si>
@@ -231,165 +217,186 @@
   <si>
     <t>Rekenen</t>
   </si>
   <si>
     <t>Beroepsgerichte profielen</t>
   </si>
   <si>
     <t>KV1</t>
   </si>
   <si>
     <t>Maatschappijkunde</t>
   </si>
   <si>
     <t>Kunst &amp; Cultuur</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bewegingsonderwijs</t>
   </si>
   <si>
     <t>Lichamelijke opvoeding 2</t>
   </si>
   <si>
-    <t>7e (keuze)vak - niet verplicht</t>
-[...1 lines deleted...]
-  <si>
     <t>Steunles</t>
   </si>
   <si>
     <t>Natuurkunde</t>
   </si>
   <si>
     <t>Wiskunde + rekenen</t>
   </si>
   <si>
     <t>Keuzevak</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
   <si>
     <t>Lessentabel B/K 2021-2022</t>
   </si>
   <si>
-    <t>Lessentabel G 2025-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Burgerschap*</t>
   </si>
   <si>
+    <t>De school moet nadenken over de vraag hoe ze met minder doen meer kunnen bereiken</t>
+  </si>
+  <si>
+    <t>De studielasturen voor bèta-vakken gaat minder worden en die voor de maatschappijvakken worden meer</t>
+  </si>
+  <si>
+    <t>De examens voor de gemengde leerweg worden ook digitaal</t>
+  </si>
+  <si>
+    <t>Lessentabel B/K 2026-2027</t>
+  </si>
+  <si>
+    <t>Lessentabel G 2026-2027</t>
+  </si>
+  <si>
+    <t>School heeft de opdracht om een curriculumbewust PTA in te richten. Dit betekent mogelijk dat de huidige vakken minder lesuren nodig hebben, zodat er meer ruimte ontstaat voor andere vakken. Dit is een stap die alle vaksecties in aanloop naar het herzien curriculum moeten zetten. Dit kan ons ook helpen bij de vacatures zoals bij Na en Wi en NE</t>
+  </si>
+  <si>
+    <t>De OWINSP verwacht van de scholen dat in 2031 de basisvaardigheden zijn geïmplementeerd</t>
+  </si>
+  <si>
+    <t>Kerndoelen zijn vanaf 2027-2028 compleet</t>
+  </si>
+  <si>
     <t>*) Deze lessen worden i.c.m. Mens &amp; Maatschappij gegeven</t>
+  </si>
+  <si>
+    <t>alle leerlingen - algemeen vak</t>
+  </si>
+  <si>
+    <t>Alle leerlingen - examenvak</t>
+  </si>
+  <si>
+    <t>verplicht sectorvak - examenvak</t>
+  </si>
+  <si>
+    <t>kiezen 1 sectorkeuzevak</t>
+  </si>
+  <si>
+    <t>kiezen 1 keuzevak</t>
+  </si>
+  <si>
+    <t>7e (keuze)vak - niet verplicht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -416,50 +423,56 @@
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1147,57 +1160,54 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="321">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1239,53 +1249,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1404,137 +1411,128 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="36" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="42" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="42" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1805,129 +1803,97 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="20" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="46" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1964,261 +1930,237 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Procent" xfId="2" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
     <cellStyle name="Standaard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFF3399"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...67 lines deleted...]
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>91765</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>38452</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Afbeelding 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7E69CE9-5D6F-A58F-C2CF-A7ECFB99A079}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -2267,51 +2209,51 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4267200" y="0"/>
           <a:ext cx="3795089" cy="3772227"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>518469</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>137489</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Afbeelding 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DDF6EC6-35B5-4C2B-BDDF-3792889D3076}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -2580,51 +2522,51 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="16116300"/>
           <a:ext cx="5532599" cy="6569009"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>294324</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>94017</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Afbeelding 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5901C319-FC5D-4047-A5DF-BA57359321D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -2919,3341 +2861,3432 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="W6" sqref="T6:W6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.44140625" customWidth="1"/>
     <col min="3" max="3" width="28.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" customWidth="1"/>
     <col min="6" max="6" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="6.109375" customWidth="1"/>
     <col min="9" max="9" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A1" s="260" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="263" t="s">
+      <c r="A1" s="287" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="288"/>
+      <c r="C1" s="289"/>
+      <c r="D1" s="290" t="s">
         <v>13</v>
       </c>
-      <c r="E1" s="264"/>
-[...2 lines deleted...]
-      <c r="H1" s="252" t="s">
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="292"/>
+      <c r="H1" s="278" t="s">
         <v>16</v>
       </c>
-      <c r="I1" s="253"/>
-[...2 lines deleted...]
-      <c r="L1" s="252" t="s">
+      <c r="I1" s="279"/>
+      <c r="J1" s="279"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="278" t="s">
         <v>14</v>
       </c>
-      <c r="M1" s="253"/>
-[...2 lines deleted...]
-      <c r="P1" s="252" t="s">
+      <c r="M1" s="279"/>
+      <c r="N1" s="279"/>
+      <c r="O1" s="280"/>
+      <c r="P1" s="278" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="253"/>
-[...1 lines deleted...]
-      <c r="S1" s="254"/>
+      <c r="Q1" s="279"/>
+      <c r="R1" s="279"/>
+      <c r="S1" s="280"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="281" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="256"/>
-[...13 lines deleted...]
-      <c r="J2" s="247">
+      <c r="B2" s="282"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="281">
+        <v>1</v>
+      </c>
+      <c r="E2" s="282"/>
+      <c r="F2" s="283">
+        <v>2</v>
+      </c>
+      <c r="G2" s="284"/>
+      <c r="H2" s="285">
+        <v>3</v>
+      </c>
+      <c r="I2" s="286"/>
+      <c r="J2" s="294">
         <v>4</v>
       </c>
-      <c r="K2" s="248"/>
-[...4 lines deleted...]
-      <c r="N2" s="247">
+      <c r="K2" s="295"/>
+      <c r="L2" s="293">
+        <v>3</v>
+      </c>
+      <c r="M2" s="286"/>
+      <c r="N2" s="294">
         <v>4</v>
       </c>
-      <c r="O2" s="248"/>
-[...4 lines deleted...]
-      <c r="R2" s="247">
+      <c r="O2" s="295"/>
+      <c r="P2" s="293">
+        <v>3</v>
+      </c>
+      <c r="Q2" s="286"/>
+      <c r="R2" s="294">
         <v>4</v>
       </c>
-      <c r="S2" s="248"/>
+      <c r="S2" s="295"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A3" s="270" t="s">
+      <c r="A3" s="255" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="271"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="P3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="S3" s="36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A4" s="273" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="274"/>
+      <c r="C4" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="38">
+        <v>2</v>
+      </c>
+      <c r="E4" s="39">
+        <v>2</v>
+      </c>
+      <c r="F4" s="39">
+        <v>2</v>
+      </c>
+      <c r="G4" s="146">
+        <v>2</v>
+      </c>
+      <c r="H4" s="40">
+        <v>2</v>
+      </c>
+      <c r="I4" s="41">
+        <v>2</v>
+      </c>
+      <c r="J4" s="41">
+        <v>2</v>
+      </c>
+      <c r="K4" s="42">
+        <v>2</v>
+      </c>
+      <c r="L4" s="40">
+        <v>2</v>
+      </c>
+      <c r="M4" s="41">
+        <v>2</v>
+      </c>
+      <c r="N4" s="41">
+        <v>2</v>
+      </c>
+      <c r="O4" s="42">
+        <v>2</v>
+      </c>
+      <c r="P4" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="41">
+        <v>2</v>
+      </c>
+      <c r="R4" s="41">
+        <v>2</v>
+      </c>
+      <c r="S4" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A5" s="275"/>
+      <c r="B5" s="276"/>
+      <c r="C5" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="44">
+        <v>1</v>
+      </c>
+      <c r="E5" s="45">
+        <v>1</v>
+      </c>
+      <c r="F5" s="45">
+        <v>1</v>
+      </c>
+      <c r="G5" s="147">
+        <v>1</v>
+      </c>
+      <c r="H5" s="132">
+        <v>1</v>
+      </c>
+      <c r="I5" s="133">
+        <v>1</v>
+      </c>
+      <c r="J5" s="133">
+        <v>1</v>
+      </c>
+      <c r="K5" s="134">
+        <v>1</v>
+      </c>
+      <c r="L5" s="132">
+        <v>1</v>
+      </c>
+      <c r="M5" s="133">
+        <v>1</v>
+      </c>
+      <c r="N5" s="133">
+        <v>1</v>
+      </c>
+      <c r="O5" s="134">
+        <v>1</v>
+      </c>
+      <c r="P5" s="132">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="133">
+        <v>1</v>
+      </c>
+      <c r="R5" s="133">
+        <v>1</v>
+      </c>
+      <c r="S5" s="134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A6" s="275"/>
+      <c r="B6" s="276"/>
+      <c r="C6" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="44">
+        <v>3</v>
+      </c>
+      <c r="E6" s="178">
+        <v>3</v>
+      </c>
+      <c r="F6" s="45">
+        <v>3</v>
+      </c>
+      <c r="G6" s="179">
+        <v>3</v>
+      </c>
+      <c r="H6" s="171">
+        <v>2</v>
+      </c>
+      <c r="I6" s="46">
+        <v>2</v>
+      </c>
+      <c r="J6" s="46">
+        <v>1</v>
+      </c>
+      <c r="K6" s="180">
+        <v>1</v>
+      </c>
+      <c r="L6" s="171">
+        <v>2</v>
+      </c>
+      <c r="M6" s="46">
+        <v>2</v>
+      </c>
+      <c r="N6" s="46">
+        <v>1</v>
+      </c>
+      <c r="O6" s="180">
+        <v>1</v>
+      </c>
+      <c r="P6" s="171">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>2</v>
+      </c>
+      <c r="R6" s="46">
+        <v>1</v>
+      </c>
+      <c r="S6" s="180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A7" s="257" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="258"/>
+      <c r="C7" s="126" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="127">
+        <v>3</v>
+      </c>
+      <c r="E7" s="128">
+        <v>3</v>
+      </c>
+      <c r="F7" s="128">
+        <v>3</v>
+      </c>
+      <c r="G7" s="195">
+        <v>3</v>
+      </c>
+      <c r="H7" s="129">
+        <v>3</v>
+      </c>
+      <c r="I7" s="130">
+        <v>3</v>
+      </c>
+      <c r="J7" s="130">
+        <v>3</v>
+      </c>
+      <c r="K7" s="131">
+        <v>3</v>
+      </c>
+      <c r="L7" s="129">
+        <v>3</v>
+      </c>
+      <c r="M7" s="130">
+        <v>3</v>
+      </c>
+      <c r="N7" s="130">
+        <v>3</v>
+      </c>
+      <c r="O7" s="131">
+        <v>3</v>
+      </c>
+      <c r="P7" s="129">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="130">
+        <v>3</v>
+      </c>
+      <c r="R7" s="130">
+        <v>3</v>
+      </c>
+      <c r="S7" s="131">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A8" s="259"/>
+      <c r="B8" s="260"/>
+      <c r="C8" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="48">
+        <v>3</v>
+      </c>
+      <c r="E8" s="52">
+        <v>3</v>
+      </c>
+      <c r="F8" s="52">
+        <v>3</v>
+      </c>
+      <c r="G8" s="196">
+        <v>3</v>
+      </c>
+      <c r="H8" s="124">
+        <v>3</v>
+      </c>
+      <c r="I8" s="50">
+        <v>3</v>
+      </c>
+      <c r="J8" s="50">
+        <v>3</v>
+      </c>
+      <c r="K8" s="51">
+        <v>3</v>
+      </c>
+      <c r="L8" s="124">
+        <v>3</v>
+      </c>
+      <c r="M8" s="50">
+        <v>3</v>
+      </c>
+      <c r="N8" s="50">
+        <v>3</v>
+      </c>
+      <c r="O8" s="51">
+        <v>3</v>
+      </c>
+      <c r="P8" s="124">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>3</v>
+      </c>
+      <c r="R8" s="50">
+        <v>3</v>
+      </c>
+      <c r="S8" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A9" s="259"/>
+      <c r="B9" s="260"/>
+      <c r="C9" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="48"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="197">
+        <v>0</v>
+      </c>
+      <c r="H9" s="54"/>
+      <c r="I9" s="57">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54"/>
+      <c r="K9" s="56">
+        <v>0</v>
+      </c>
+      <c r="L9" s="54"/>
+      <c r="M9" s="101"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="97"/>
+      <c r="P9" s="55"/>
+      <c r="Q9" s="57"/>
+      <c r="R9" s="57"/>
+      <c r="S9" s="56"/>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A10" s="261" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="262"/>
+      <c r="C10" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="59">
+        <v>2</v>
+      </c>
+      <c r="E10" s="60">
+        <v>2</v>
+      </c>
+      <c r="F10" s="61">
+        <v>3</v>
+      </c>
+      <c r="G10" s="156">
+        <v>3</v>
+      </c>
+      <c r="H10" s="15"/>
+      <c r="I10" s="62"/>
+      <c r="J10" s="62"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="62"/>
+      <c r="N10" s="62"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="62"/>
+      <c r="R10" s="62"/>
+      <c r="S10" s="8"/>
+      <c r="U10" s="234"/>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A11" s="263"/>
+      <c r="B11" s="264"/>
+      <c r="C11" s="239" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="181">
+        <v>1</v>
+      </c>
+      <c r="E11" s="240">
+        <v>1</v>
+      </c>
+      <c r="F11" s="62">
+        <v>1</v>
+      </c>
+      <c r="G11" s="8">
+        <v>1</v>
+      </c>
+      <c r="H11" s="15"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="62"/>
+      <c r="N11" s="62"/>
+      <c r="O11" s="8"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="62"/>
+      <c r="R11" s="62"/>
+      <c r="S11" s="8"/>
+      <c r="U11" s="234"/>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A12" s="263"/>
+      <c r="B12" s="264"/>
+      <c r="C12" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="63"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="181">
+        <v>2</v>
+      </c>
+      <c r="I12" s="62">
+        <v>2</v>
+      </c>
+      <c r="J12" s="62"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="181">
+        <v>2</v>
+      </c>
+      <c r="M12" s="62">
+        <v>2</v>
+      </c>
+      <c r="N12" s="62"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="181">
+        <v>1.5</v>
+      </c>
+      <c r="Q12" s="62">
+        <v>1.5</v>
+      </c>
+      <c r="R12" s="62"/>
+      <c r="S12" s="8"/>
+      <c r="U12" s="234"/>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A13" s="265"/>
+      <c r="B13" s="266"/>
+      <c r="C13" s="136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="65"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="125"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="135">
+        <v>1.5</v>
+      </c>
+      <c r="Q13" s="125">
+        <v>1.5</v>
+      </c>
+      <c r="R13" s="10">
+        <v>3</v>
+      </c>
+      <c r="S13" s="9">
+        <v>3</v>
+      </c>
+      <c r="U13" s="234"/>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A14" s="267" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="268"/>
+      <c r="C14" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="68">
+        <v>4</v>
+      </c>
+      <c r="E14" s="69">
+        <v>4</v>
+      </c>
+      <c r="F14" s="69">
+        <v>4</v>
+      </c>
+      <c r="G14" s="159">
+        <v>4</v>
+      </c>
+      <c r="H14" s="70">
+        <v>3</v>
+      </c>
+      <c r="I14" s="160">
+        <v>3</v>
+      </c>
+      <c r="J14" s="70">
+        <v>3</v>
+      </c>
+      <c r="K14" s="161">
+        <v>3</v>
+      </c>
+      <c r="L14" s="102">
+        <v>3</v>
+      </c>
+      <c r="M14" s="139">
+        <v>3</v>
+      </c>
+      <c r="N14" s="71">
+        <v>3</v>
+      </c>
+      <c r="O14" s="72">
+        <v>3</v>
+      </c>
+      <c r="P14" s="121"/>
+      <c r="Q14" s="193" t="s">
+        <v>37</v>
+      </c>
+      <c r="R14" s="70"/>
+      <c r="S14" s="192" t="s">
+        <v>37</v>
+      </c>
+      <c r="U14" s="234"/>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A15" s="267"/>
+      <c r="B15" s="268"/>
+      <c r="C15" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="68"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="182"/>
+      <c r="H15" s="170"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="73"/>
+      <c r="N15" s="71"/>
+      <c r="O15" s="72"/>
+      <c r="P15" s="90">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="91">
+        <v>1</v>
+      </c>
+      <c r="R15" s="71">
+        <v>1</v>
+      </c>
+      <c r="S15" s="99">
+        <v>1</v>
+      </c>
+      <c r="U15" s="238"/>
+      <c r="V15" s="238"/>
+      <c r="W15" s="238"/>
+      <c r="X15" s="238"/>
+      <c r="Y15" s="238"/>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A16" s="267"/>
+      <c r="B16" s="268"/>
+      <c r="C16" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="68"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="186" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="185" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="70"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="71"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="71"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="71"/>
+      <c r="O16" s="74"/>
+      <c r="P16" s="71"/>
+      <c r="Q16" s="91"/>
+      <c r="R16" s="71"/>
+      <c r="S16" s="99"/>
+      <c r="U16" s="238"/>
+      <c r="V16" s="238"/>
+      <c r="W16" s="238"/>
+      <c r="X16" s="238"/>
+      <c r="Y16" s="238"/>
+    </row>
+    <row r="17" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A17" s="267"/>
+      <c r="B17" s="268"/>
+      <c r="C17" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="68"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="159"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="71">
+        <v>2</v>
+      </c>
+      <c r="M17" s="73">
+        <v>3</v>
+      </c>
+      <c r="N17" s="73">
+        <v>3</v>
+      </c>
+      <c r="O17" s="74">
+        <v>4</v>
+      </c>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="74"/>
+      <c r="U17" s="238"/>
+      <c r="V17" s="238"/>
+      <c r="W17" s="238"/>
+      <c r="X17" s="238"/>
+      <c r="Y17" s="238"/>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A18" s="267"/>
+      <c r="B18" s="268"/>
+      <c r="C18" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="68">
+        <v>2</v>
+      </c>
+      <c r="E18" s="69">
+        <v>2</v>
+      </c>
+      <c r="F18" s="69">
+        <v>2</v>
+      </c>
+      <c r="G18" s="159">
+        <v>2</v>
+      </c>
+      <c r="H18" s="71"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="71"/>
+      <c r="M18" s="73"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="90">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="71">
+        <v>4</v>
+      </c>
+      <c r="R18" s="73">
+        <v>3</v>
+      </c>
+      <c r="S18" s="103">
+        <v>4</v>
+      </c>
+      <c r="U18" s="234"/>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A19" s="267"/>
+      <c r="B19" s="268"/>
+      <c r="C19" s="67" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="68"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="159"/>
+      <c r="H19" s="71">
+        <v>2</v>
+      </c>
+      <c r="I19" s="73">
+        <v>3</v>
+      </c>
+      <c r="J19" s="73">
+        <v>3</v>
+      </c>
+      <c r="K19" s="74">
+        <v>3</v>
+      </c>
+      <c r="L19" s="71"/>
+      <c r="M19" s="73"/>
+      <c r="N19" s="73"/>
+      <c r="O19" s="74"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="73"/>
+      <c r="R19" s="73"/>
+      <c r="S19" s="74"/>
+      <c r="U19" s="234"/>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A20" s="269" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="270"/>
+      <c r="C20" s="75" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="76">
+        <v>4</v>
+      </c>
+      <c r="E20" s="77">
+        <v>4</v>
+      </c>
+      <c r="F20" s="77"/>
+      <c r="G20" s="162"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="79"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="120">
+        <v>12</v>
+      </c>
+      <c r="M20" s="78">
+        <v>12</v>
+      </c>
+      <c r="N20" s="79">
+        <v>12</v>
+      </c>
+      <c r="O20" s="80">
+        <v>12</v>
+      </c>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="79"/>
+      <c r="R20" s="79"/>
+      <c r="S20" s="80"/>
+      <c r="U20" s="234"/>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A21" s="271"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="D21" s="82">
+        <v>2</v>
+      </c>
+      <c r="E21" s="83">
+        <v>2</v>
+      </c>
+      <c r="F21" s="83">
+        <v>8</v>
+      </c>
+      <c r="G21" s="163">
+        <v>8</v>
+      </c>
+      <c r="H21" s="84">
+        <v>12</v>
+      </c>
+      <c r="I21" s="85">
+        <v>12</v>
+      </c>
+      <c r="J21" s="85">
+        <v>12</v>
+      </c>
+      <c r="K21" s="86">
+        <v>12</v>
+      </c>
+      <c r="L21" s="118"/>
+      <c r="M21" s="110"/>
+      <c r="N21" s="85"/>
+      <c r="O21" s="86"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="85"/>
+      <c r="R21" s="85"/>
+      <c r="S21" s="86"/>
+      <c r="U21" s="234"/>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A22" s="271"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="F3" s="14" t="s">
-[...485 lines deleted...]
-      <c r="A14" s="282" t="s">
+      <c r="D22" s="82">
+        <v>2</v>
+      </c>
+      <c r="E22" s="83">
+        <v>2</v>
+      </c>
+      <c r="F22" s="87"/>
+      <c r="G22" s="163"/>
+      <c r="H22" s="84"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="86"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="86"/>
+      <c r="P22" s="84">
         <v>12</v>
       </c>
-      <c r="B14" s="283"/>
-[...230 lines deleted...]
-      <c r="C20" s="77" t="s">
+      <c r="Q22" s="85">
+        <v>12</v>
+      </c>
+      <c r="R22" s="85">
+        <v>12</v>
+      </c>
+      <c r="S22" s="86">
+        <v>12</v>
+      </c>
+      <c r="U22" s="234"/>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A23" s="251" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="252"/>
+      <c r="C23" s="187" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="183">
+        <v>2</v>
+      </c>
+      <c r="E23" s="122">
+        <v>2</v>
+      </c>
+      <c r="F23" s="122">
+        <v>2</v>
+      </c>
+      <c r="G23" s="89">
+        <v>2</v>
+      </c>
+      <c r="H23" s="88"/>
+      <c r="I23" s="122"/>
+      <c r="J23" s="122"/>
+      <c r="K23" s="89"/>
+      <c r="L23" s="88"/>
+      <c r="M23" s="122"/>
+      <c r="N23" s="122"/>
+      <c r="O23" s="89"/>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="122"/>
+      <c r="R23" s="122"/>
+      <c r="S23" s="89"/>
+      <c r="U23" s="234"/>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A24" s="253"/>
+      <c r="B24" s="254"/>
+      <c r="C24" s="166" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="78">
-[...173 lines deleted...]
-      <c r="U24" s="240"/>
+      <c r="D24" s="167"/>
+      <c r="E24" s="168"/>
+      <c r="F24" s="168"/>
+      <c r="G24" s="169"/>
+      <c r="H24" s="11">
+        <v>1</v>
+      </c>
+      <c r="I24" s="105">
+        <v>1</v>
+      </c>
+      <c r="J24" s="105"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="11">
+        <v>1</v>
+      </c>
+      <c r="M24" s="105">
+        <v>1</v>
+      </c>
+      <c r="N24" s="105"/>
+      <c r="O24" s="106"/>
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="105">
+        <v>1</v>
+      </c>
+      <c r="R24" s="105"/>
+      <c r="S24" s="106"/>
+      <c r="U24" s="234"/>
     </row>
     <row r="25" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="178"/>
-[...1 lines deleted...]
-      <c r="C25" s="180" t="s">
+      <c r="A25" s="173"/>
+      <c r="B25" s="174"/>
+      <c r="C25" s="175" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D25" s="3">
         <f t="shared" ref="D25:S25" si="0">SUM(D4:D24)</f>
         <v>31</v>
       </c>
-      <c r="E25" s="181">
+      <c r="E25" s="176">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F25" s="4">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H25" s="3">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="I25" s="5">
+      <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="J25" s="5">
+      <c r="J25" s="4">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L25" s="3">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="M25" s="5">
+      <c r="M25" s="4">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="N25" s="182">
+      <c r="N25" s="177">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P25" s="3">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="Q25" s="5">
+      <c r="Q25" s="4">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="R25" s="5">
+      <c r="R25" s="4">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="S25" s="3">
+      <c r="S25" s="2">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="T25" s="169"/>
-      <c r="U25" s="240"/>
+      <c r="T25" s="164"/>
+      <c r="U25" s="234"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A26" s="319" t="s">
+      <c r="A26" s="277" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="319"/>
-[...4 lines deleted...]
-      <c r="S26" s="251"/>
+      <c r="B26" s="277"/>
+      <c r="C26" s="277"/>
+      <c r="P26" s="250"/>
+      <c r="Q26" s="250"/>
+      <c r="R26" s="250"/>
+      <c r="S26" s="250"/>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A27" s="170" t="s">
-[...4 lines deleted...]
-      <c r="Q27" s="116"/>
+      <c r="A27" s="165" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="117"/>
+      <c r="C27" s="242"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="109"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="109"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="109"/>
+      <c r="P27" s="109"/>
+      <c r="Q27" s="111"/>
+      <c r="R27" s="109"/>
+      <c r="S27" s="109"/>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="B28" s="116"/>
-[...8 lines deleted...]
-      <c r="K28" s="242"/>
+      <c r="B28" s="111"/>
+      <c r="C28" s="235"/>
+      <c r="D28" s="246"/>
+      <c r="E28" s="246"/>
+      <c r="F28" s="246"/>
+      <c r="G28" s="246"/>
+      <c r="H28" s="246"/>
+      <c r="I28" s="246"/>
+      <c r="J28" s="246"/>
+      <c r="K28" s="246"/>
+      <c r="L28" s="246"/>
+      <c r="M28" s="246"/>
+      <c r="N28" s="246"/>
+      <c r="O28" s="246"/>
+      <c r="P28" s="246"/>
+      <c r="Q28" s="246"/>
+      <c r="R28" s="246"/>
+      <c r="S28" s="246"/>
+      <c r="T28" s="247"/>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A29" s="119"/>
-[...9 lines deleted...]
-      <c r="K29" s="244"/>
+      <c r="A29" s="114"/>
+      <c r="B29" s="119"/>
+      <c r="C29" s="236"/>
+      <c r="D29" s="237"/>
+      <c r="E29" s="237"/>
+      <c r="F29" s="237"/>
+      <c r="G29" s="237"/>
+      <c r="H29" s="237"/>
+      <c r="I29" s="237"/>
+      <c r="J29" s="237"/>
+      <c r="K29" s="237"/>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A30" s="119"/>
-[...1 lines deleted...]
-      <c r="C30" s="120"/>
+      <c r="A30" s="114"/>
+      <c r="B30" s="119"/>
+      <c r="C30" s="115"/>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A31" s="119"/>
-[...1 lines deleted...]
-      <c r="C31" s="120"/>
+      <c r="A31" s="114"/>
+      <c r="B31" s="119"/>
+      <c r="C31" s="115"/>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A32" s="118"/>
-[...1 lines deleted...]
-      <c r="C32" s="118"/>
+      <c r="A32" s="113"/>
+      <c r="B32" s="113"/>
+      <c r="C32" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P26:S26"/>
-    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A23:B24"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A7:B9"/>
     <mergeCell ref="A10:B13"/>
     <mergeCell ref="A14:B19"/>
     <mergeCell ref="A20:B22"/>
     <mergeCell ref="A4:B6"/>
+    <mergeCell ref="A26:C26"/>
   </mergeCells>
-  <phoneticPr fontId="16" type="noConversion"/>
+  <phoneticPr fontId="14" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="S14 Q14 F16:G16" numberStoredAsText="1"/>
   </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
-    <tabColor theme="9" tint="-0.249977111117893"/>
+    <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:S33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P29" sqref="P29"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.33203125" customWidth="1"/>
     <col min="2" max="2" width="6.44140625" customWidth="1"/>
     <col min="3" max="3" width="28.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="11" width="6.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A1" s="260" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="263" t="s">
+      <c r="A1" s="287" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="288"/>
+      <c r="C1" s="289"/>
+      <c r="D1" s="290" t="s">
         <v>13</v>
       </c>
-      <c r="E1" s="265"/>
-      <c r="F1" s="311" t="s">
+      <c r="E1" s="292"/>
+      <c r="F1" s="310" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="312"/>
-[...4 lines deleted...]
-      <c r="J1" s="315" t="s">
+      <c r="G1" s="311"/>
+      <c r="H1" s="312" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" s="313"/>
+      <c r="J1" s="314" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" s="315"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A2" s="281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="282"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="232">
+        <v>1</v>
+      </c>
+      <c r="E2" s="200">
+        <v>2</v>
+      </c>
+      <c r="F2" s="199">
+        <v>3</v>
+      </c>
+      <c r="G2" s="198">
+        <v>4</v>
+      </c>
+      <c r="H2" s="199">
+        <v>3</v>
+      </c>
+      <c r="I2" s="198">
+        <v>4</v>
+      </c>
+      <c r="J2" s="201">
+        <v>3</v>
+      </c>
+      <c r="K2" s="198">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="304" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="305"/>
+      <c r="C3" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="19">
+        <v>2</v>
+      </c>
+      <c r="E3" s="20">
+        <v>2</v>
+      </c>
+      <c r="F3" s="219">
+        <v>2</v>
+      </c>
+      <c r="G3" s="17">
+        <v>2</v>
+      </c>
+      <c r="H3" s="219">
+        <v>2</v>
+      </c>
+      <c r="I3" s="17">
+        <v>2</v>
+      </c>
+      <c r="J3" s="210">
+        <v>2</v>
+      </c>
+      <c r="K3" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A4" s="306"/>
+      <c r="B4" s="307"/>
+      <c r="C4" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="K1" s="316"/>
-[...16 lines deleted...]
-      <c r="G2" s="203">
+      <c r="D4" s="22">
+        <v>1</v>
+      </c>
+      <c r="E4" s="23">
+        <v>1</v>
+      </c>
+      <c r="F4" s="220">
+        <v>1</v>
+      </c>
+      <c r="G4" s="92">
+        <v>1</v>
+      </c>
+      <c r="H4" s="220">
+        <v>1</v>
+      </c>
+      <c r="I4" s="92">
+        <v>1</v>
+      </c>
+      <c r="J4" s="211">
+        <v>1</v>
+      </c>
+      <c r="K4" s="92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="306"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="22">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23">
+        <v>3</v>
+      </c>
+      <c r="F5" s="221">
+        <v>2</v>
+      </c>
+      <c r="G5" s="233">
+        <v>1</v>
+      </c>
+      <c r="H5" s="209">
+        <v>2</v>
+      </c>
+      <c r="I5" s="233">
+        <v>1</v>
+      </c>
+      <c r="J5" s="209">
+        <v>2</v>
+      </c>
+      <c r="K5" s="233">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="304" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="305"/>
+      <c r="C6" s="189" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="19">
+        <v>3</v>
+      </c>
+      <c r="E6" s="20">
+        <v>3</v>
+      </c>
+      <c r="F6" s="222">
+        <v>3</v>
+      </c>
+      <c r="G6" s="137">
+        <v>3</v>
+      </c>
+      <c r="H6" s="222">
+        <v>3</v>
+      </c>
+      <c r="I6" s="137">
+        <v>3</v>
+      </c>
+      <c r="J6" s="212">
+        <v>3</v>
+      </c>
+      <c r="K6" s="137">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="306"/>
+      <c r="B7" s="307"/>
+      <c r="C7" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="22">
+        <v>3</v>
+      </c>
+      <c r="E7" s="23">
+        <v>3</v>
+      </c>
+      <c r="F7" s="223">
+        <v>3</v>
+      </c>
+      <c r="G7" s="31">
         <v>4</v>
       </c>
-      <c r="H2" s="204">
-[...2 lines deleted...]
-      <c r="I2" s="203">
+      <c r="H7" s="223">
+        <v>3</v>
+      </c>
+      <c r="I7" s="31">
         <v>4</v>
       </c>
-      <c r="J2" s="206">
-[...2 lines deleted...]
-      <c r="K2" s="203">
+      <c r="J7" s="213">
+        <v>3</v>
+      </c>
+      <c r="K7" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C3" s="19" t="s">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="308"/>
+      <c r="B8" s="309"/>
+      <c r="C8" s="138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="107"/>
+      <c r="E8" s="218">
         <v>0</v>
       </c>
-      <c r="D3" s="20">
-[...134 lines deleted...]
-      <c r="G7" s="32">
+      <c r="F8" s="224">
+        <v>0</v>
+      </c>
+      <c r="G8" s="225">
+        <v>0</v>
+      </c>
+      <c r="H8" s="184">
+        <v>0</v>
+      </c>
+      <c r="I8" s="231">
+        <v>0</v>
+      </c>
+      <c r="J8" s="12"/>
+      <c r="K8" s="205"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="304" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="305"/>
+      <c r="C9" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="194">
+        <v>2</v>
+      </c>
+      <c r="E9" s="98">
+        <v>2</v>
+      </c>
+      <c r="F9" s="141"/>
+      <c r="G9" s="98"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="208"/>
+      <c r="K9" s="98"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="306"/>
+      <c r="B10" s="307"/>
+      <c r="C10" s="241" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="194">
+        <v>1</v>
+      </c>
+      <c r="E10" s="98">
+        <v>1</v>
+      </c>
+      <c r="F10" s="141"/>
+      <c r="G10" s="98"/>
+      <c r="H10" s="141"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="208"/>
+      <c r="K10" s="98"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="306"/>
+      <c r="B11" s="307"/>
+      <c r="C11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="141">
+        <v>1.5</v>
+      </c>
+      <c r="G11" s="98"/>
+      <c r="H11" s="141">
+        <v>2</v>
+      </c>
+      <c r="I11" s="98"/>
+      <c r="J11" s="208">
+        <v>1.5</v>
+      </c>
+      <c r="K11" s="98"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="308"/>
+      <c r="B12" s="309"/>
+      <c r="C12" s="190" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="25"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="226">
+        <v>1.5</v>
+      </c>
+      <c r="G12" s="106">
+        <v>3</v>
+      </c>
+      <c r="H12" s="202"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="306" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="307"/>
+      <c r="C13" s="204" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="19">
         <v>4</v>
       </c>
-      <c r="H7" s="228">
-[...2 lines deleted...]
-      <c r="I7" s="32">
+      <c r="E13" s="20">
+        <v>3</v>
+      </c>
+      <c r="F13" s="59">
         <v>4</v>
       </c>
-      <c r="J7" s="218">
-[...2 lines deleted...]
-      <c r="K7" s="32">
+      <c r="G13" s="156">
         <v>4</v>
       </c>
-    </row>
-[...117 lines deleted...]
-      <c r="D13" s="20">
+      <c r="H13" s="227">
         <v>4</v>
       </c>
-      <c r="E13" s="21">
-[...2 lines deleted...]
-      <c r="F13" s="61">
+      <c r="I13" s="32">
         <v>4</v>
       </c>
-      <c r="G13" s="161">
+      <c r="J13" s="230">
         <v>4</v>
       </c>
-      <c r="H13" s="232">
+      <c r="K13" s="206">
         <v>4</v>
       </c>
-      <c r="I13" s="33">
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="306"/>
+      <c r="B14" s="307"/>
+      <c r="C14" s="204" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="22"/>
+      <c r="E14" s="185" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="203"/>
+      <c r="G14" s="106"/>
+      <c r="H14" s="227">
+        <v>3</v>
+      </c>
+      <c r="I14" s="32">
         <v>4</v>
       </c>
-      <c r="J13" s="235">
+      <c r="J14" s="214"/>
+      <c r="K14" s="106"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="306"/>
+      <c r="B15" s="307"/>
+      <c r="C15" s="204" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="98"/>
+      <c r="J15" s="208"/>
+      <c r="K15" s="98"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="306"/>
+      <c r="B16" s="307"/>
+      <c r="C16" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="22">
+        <v>2</v>
+      </c>
+      <c r="E16" s="23">
+        <v>2</v>
+      </c>
+      <c r="F16" s="226"/>
+      <c r="G16" s="106"/>
+      <c r="H16" s="226"/>
+      <c r="I16" s="106"/>
+      <c r="J16" s="215">
+        <v>3</v>
+      </c>
+      <c r="K16" s="32">
         <v>4</v>
       </c>
-      <c r="K13" s="211">
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="306"/>
+      <c r="B17" s="307"/>
+      <c r="C17" s="204" t="s">
         <v>4</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="I14" s="33">
+      <c r="D17" s="22"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="227">
+        <v>2</v>
+      </c>
+      <c r="G17" s="32">
         <v>4</v>
       </c>
-      <c r="J14" s="219"/>
-[...36 lines deleted...]
-      <c r="K16" s="33">
+      <c r="H17" s="226">
+        <v>2</v>
+      </c>
+      <c r="I17" s="106">
         <v>4</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="A18" s="292" t="s">
+      <c r="J17" s="214"/>
+      <c r="K17" s="106"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="296" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="297"/>
+      <c r="C18" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="19">
+        <v>8</v>
+      </c>
+      <c r="E18" s="20">
+        <v>8</v>
+      </c>
+      <c r="F18" s="108">
+        <v>8</v>
+      </c>
+      <c r="G18" s="207">
+        <v>8</v>
+      </c>
+      <c r="H18" s="108">
+        <v>8</v>
+      </c>
+      <c r="I18" s="207">
+        <v>8</v>
+      </c>
+      <c r="J18" s="216">
+        <v>8</v>
+      </c>
+      <c r="K18" s="207">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="298" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="299"/>
+      <c r="C19" s="188" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="172">
+        <v>2</v>
+      </c>
+      <c r="E19" s="33">
+        <v>1</v>
+      </c>
+      <c r="F19" s="141"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="141"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="208"/>
+      <c r="K19" s="98"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="300"/>
+      <c r="B20" s="301"/>
+      <c r="C20" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="141"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="221">
+        <v>1</v>
+      </c>
+      <c r="G20" s="98"/>
+      <c r="H20" s="221">
+        <v>1</v>
+      </c>
+      <c r="I20" s="98"/>
+      <c r="J20" s="209">
+        <v>1</v>
+      </c>
+      <c r="K20" s="98"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="302" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="293"/>
-[...52 lines deleted...]
-      <c r="C20" s="22" t="s">
+      <c r="B21" s="303"/>
+      <c r="C21" s="142" t="s">
         <v>39</v>
       </c>
-      <c r="D20" s="146"/>
-[...46 lines deleted...]
-      <c r="C22" s="31" t="s">
+      <c r="D21" s="143"/>
+      <c r="E21" s="144"/>
+      <c r="F21" s="228" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="145" t="s">
+        <v>37</v>
+      </c>
+      <c r="H21" s="228" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" s="145" t="s">
+        <v>37</v>
+      </c>
+      <c r="J21" s="217" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="145" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D22" s="3">
         <f t="shared" ref="D22:J22" si="0">SUM(D3:D21)</f>
         <v>31</v>
       </c>
-      <c r="E22" s="3">
+      <c r="E22" s="2">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="F22" s="234">
+      <c r="F22" s="229">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="G22" s="3">
+      <c r="G22" s="2">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="H22" s="234">
+      <c r="H22" s="229">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="I22" s="3">
+      <c r="I22" s="2">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="J22" s="107">
+      <c r="J22" s="104">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="K22" s="3">
+      <c r="K22" s="2">
         <f t="shared" ref="K22" si="1">SUM(K3:K21)</f>
         <v>30</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A23" s="319" t="s">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="277" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="319"/>
-[...78 lines deleted...]
-        <v>49</v>
+      <c r="B23" s="277"/>
+      <c r="C23" s="277"/>
+      <c r="D23" s="243"/>
+      <c r="E23" s="243"/>
+      <c r="F23" s="243"/>
+      <c r="G23" s="243"/>
+      <c r="H23" s="243"/>
+      <c r="I23" s="243"/>
+      <c r="J23" s="243"/>
+      <c r="K23" s="243"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="249" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="249"/>
+      <c r="C24" s="249"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="109"/>
+      <c r="G24" s="109"/>
+      <c r="H24" s="109"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="109"/>
+      <c r="K24" s="109"/>
+      <c r="L24" s="109"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="109"/>
+      <c r="O24" s="109"/>
+      <c r="P24" s="109"/>
+      <c r="Q24" s="111"/>
+      <c r="R24" s="109"/>
+      <c r="S24" s="109"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="317" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="317"/>
+      <c r="C25" s="317"/>
+      <c r="D25" s="246"/>
+      <c r="E25" s="246"/>
+      <c r="F25" s="246"/>
+      <c r="G25" s="246"/>
+      <c r="H25" s="246"/>
+      <c r="I25" s="246"/>
+      <c r="J25" s="246"/>
+      <c r="K25" s="246"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="109"/>
+      <c r="N25" s="109"/>
+      <c r="O25" s="109"/>
+      <c r="P25" s="109"/>
+      <c r="Q25" s="109"/>
+      <c r="R25" s="109"/>
+      <c r="S25" s="109"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="318" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="318"/>
+      <c r="C26" s="318"/>
+      <c r="D26" s="245"/>
+      <c r="E26" s="245"/>
+      <c r="F26" s="245"/>
+      <c r="G26" s="245"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="319" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" s="319"/>
+      <c r="C27" s="319"/>
+      <c r="E27" s="244"/>
+      <c r="F27" s="244"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="320" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="320"/>
+      <c r="C28" s="320"/>
+      <c r="E28" s="244"/>
+      <c r="F28" s="244"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="316" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="316"/>
+      <c r="C29" s="316"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="165" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.3">
-      <c r="A33" s="2"/>
+      <c r="A33" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A3:B5"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:E1"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B20"/>
+    <mergeCell ref="A21:B21"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="A9:B12"/>
     <mergeCell ref="A13:B17"/>
-    <mergeCell ref="A2:C2"/>
-[...9 lines deleted...]
-    <mergeCell ref="A23:C23"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F21 E14 K21 J21 I21 H21 G21" numberStoredAsText="1"/>
     <ignoredError sqref="D22" formulaRange="1"/>
   </ignoredErrors>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{216947AA-D83F-4EF9-80B5-1FA127A248B4}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A2:A11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="77.77734375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="72" x14ac:dyDescent="0.3">
+      <c r="A5" s="248" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="248" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE67794-6DB9-486F-8F25-50DB0CD72DD4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q19" sqref="Q19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B92CCB26-0032-499A-8ADD-2E57B8BAAE62}">
   <dimension ref="A28:AD87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A89" sqref="A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="28" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="196"/>
-[...28 lines deleted...]
-      <c r="AD28" s="196"/>
+      <c r="A28" s="191"/>
+      <c r="B28" s="191"/>
+      <c r="C28" s="191"/>
+      <c r="D28" s="191"/>
+      <c r="E28" s="191"/>
+      <c r="F28" s="191"/>
+      <c r="G28" s="191"/>
+      <c r="H28" s="191"/>
+      <c r="I28" s="191"/>
+      <c r="J28" s="191"/>
+      <c r="K28" s="191"/>
+      <c r="L28" s="191"/>
+      <c r="M28" s="191"/>
+      <c r="N28" s="191"/>
+      <c r="O28" s="191"/>
+      <c r="P28" s="191"/>
+      <c r="Q28" s="191"/>
+      <c r="R28" s="191"/>
+      <c r="S28" s="191"/>
+      <c r="T28" s="191"/>
+      <c r="U28" s="191"/>
+      <c r="V28" s="191"/>
+      <c r="W28" s="191"/>
+      <c r="X28" s="191"/>
+      <c r="Y28" s="191"/>
+      <c r="Z28" s="191"/>
+      <c r="AA28" s="191"/>
+      <c r="AB28" s="191"/>
+      <c r="AC28" s="191"/>
+      <c r="AD28" s="191"/>
     </row>
     <row r="57" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="196"/>
-[...27 lines deleted...]
-      <c r="AC57" s="196"/>
+      <c r="A57" s="191"/>
+      <c r="B57" s="191"/>
+      <c r="C57" s="191"/>
+      <c r="D57" s="191"/>
+      <c r="E57" s="191"/>
+      <c r="F57" s="191"/>
+      <c r="G57" s="191"/>
+      <c r="H57" s="191"/>
+      <c r="I57" s="191"/>
+      <c r="J57" s="191"/>
+      <c r="K57" s="191"/>
+      <c r="L57" s="191"/>
+      <c r="M57" s="191"/>
+      <c r="N57" s="191"/>
+      <c r="O57" s="191"/>
+      <c r="P57" s="191"/>
+      <c r="Q57" s="191"/>
+      <c r="R57" s="191"/>
+      <c r="S57" s="191"/>
+      <c r="T57" s="191"/>
+      <c r="U57" s="191"/>
+      <c r="V57" s="191"/>
+      <c r="W57" s="191"/>
+      <c r="X57" s="191"/>
+      <c r="Y57" s="191"/>
+      <c r="Z57" s="191"/>
+      <c r="AA57" s="191"/>
+      <c r="AB57" s="191"/>
+      <c r="AC57" s="191"/>
     </row>
     <row r="87" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="196"/>
-[...27 lines deleted...]
-      <c r="AC87" s="196"/>
+      <c r="A87" s="191"/>
+      <c r="B87" s="191"/>
+      <c r="C87" s="191"/>
+      <c r="D87" s="191"/>
+      <c r="E87" s="191"/>
+      <c r="F87" s="191"/>
+      <c r="G87" s="191"/>
+      <c r="H87" s="191"/>
+      <c r="I87" s="191"/>
+      <c r="J87" s="191"/>
+      <c r="K87" s="191"/>
+      <c r="L87" s="191"/>
+      <c r="M87" s="191"/>
+      <c r="N87" s="191"/>
+      <c r="O87" s="191"/>
+      <c r="P87" s="191"/>
+      <c r="Q87" s="191"/>
+      <c r="R87" s="191"/>
+      <c r="S87" s="191"/>
+      <c r="T87" s="191"/>
+      <c r="U87" s="191"/>
+      <c r="V87" s="191"/>
+      <c r="W87" s="191"/>
+      <c r="X87" s="191"/>
+      <c r="Y87" s="191"/>
+      <c r="Z87" s="191"/>
+      <c r="AA87" s="191"/>
+      <c r="AB87" s="191"/>
+      <c r="AC87" s="191"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{788645F8-CB12-4F77-9671-9FF1E62FC45A}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{438C95F0-F82B-4034-8F91-F6AE3F6515C7}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.44140625" customWidth="1"/>
     <col min="3" max="3" width="28.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" customWidth="1"/>
     <col min="6" max="6" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="6.109375" customWidth="1"/>
     <col min="9" max="9" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A1" s="260" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="263" t="s">
+      <c r="A1" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="288"/>
+      <c r="C1" s="289"/>
+      <c r="D1" s="290" t="s">
         <v>13</v>
       </c>
-      <c r="E1" s="264"/>
-[...2 lines deleted...]
-      <c r="H1" s="252" t="s">
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="292"/>
+      <c r="H1" s="278" t="s">
         <v>16</v>
       </c>
-      <c r="I1" s="253"/>
-[...2 lines deleted...]
-      <c r="L1" s="252" t="s">
+      <c r="I1" s="279"/>
+      <c r="J1" s="279"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="278" t="s">
         <v>14</v>
       </c>
-      <c r="M1" s="253"/>
-[...2 lines deleted...]
-      <c r="P1" s="252" t="s">
+      <c r="M1" s="279"/>
+      <c r="N1" s="279"/>
+      <c r="O1" s="280"/>
+      <c r="P1" s="278" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="253"/>
-[...1 lines deleted...]
-      <c r="S1" s="254"/>
+      <c r="Q1" s="279"/>
+      <c r="R1" s="279"/>
+      <c r="S1" s="280"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="281" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="256"/>
-[...13 lines deleted...]
-      <c r="J2" s="247">
+      <c r="B2" s="282"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="281">
+        <v>1</v>
+      </c>
+      <c r="E2" s="282"/>
+      <c r="F2" s="283">
+        <v>2</v>
+      </c>
+      <c r="G2" s="284"/>
+      <c r="H2" s="285">
+        <v>3</v>
+      </c>
+      <c r="I2" s="286"/>
+      <c r="J2" s="294">
         <v>4</v>
       </c>
-      <c r="K2" s="248"/>
-[...4 lines deleted...]
-      <c r="N2" s="247">
+      <c r="K2" s="295"/>
+      <c r="L2" s="293">
+        <v>3</v>
+      </c>
+      <c r="M2" s="286"/>
+      <c r="N2" s="294">
         <v>4</v>
       </c>
-      <c r="O2" s="248"/>
-[...4 lines deleted...]
-      <c r="R2" s="247">
+      <c r="O2" s="295"/>
+      <c r="P2" s="293">
+        <v>3</v>
+      </c>
+      <c r="Q2" s="286"/>
+      <c r="R2" s="294">
         <v>4</v>
       </c>
-      <c r="S2" s="248"/>
+      <c r="S2" s="295"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A3" s="270" t="s">
+      <c r="A3" s="255" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="271"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="P3" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="S3" s="36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A4" s="273" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="274"/>
+      <c r="C4" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="38">
+        <v>2</v>
+      </c>
+      <c r="E4" s="39">
+        <v>2</v>
+      </c>
+      <c r="F4" s="39">
+        <v>2</v>
+      </c>
+      <c r="G4" s="146">
+        <v>2</v>
+      </c>
+      <c r="H4" s="40">
+        <v>2</v>
+      </c>
+      <c r="I4" s="41">
+        <v>2</v>
+      </c>
+      <c r="J4" s="41">
+        <v>2</v>
+      </c>
+      <c r="K4" s="42">
+        <v>2</v>
+      </c>
+      <c r="L4" s="40">
+        <v>2</v>
+      </c>
+      <c r="M4" s="41">
+        <v>2</v>
+      </c>
+      <c r="N4" s="41">
+        <v>2</v>
+      </c>
+      <c r="O4" s="42">
+        <v>2</v>
+      </c>
+      <c r="P4" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="41">
+        <v>2</v>
+      </c>
+      <c r="R4" s="41">
+        <v>2</v>
+      </c>
+      <c r="S4" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="275"/>
+      <c r="B5" s="276"/>
+      <c r="C5" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="44">
+        <v>1</v>
+      </c>
+      <c r="E5" s="45">
+        <v>1</v>
+      </c>
+      <c r="F5" s="45">
+        <v>1</v>
+      </c>
+      <c r="G5" s="147">
+        <v>1</v>
+      </c>
+      <c r="H5" s="132" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="134" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" s="132" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O5" s="134" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" s="132" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" s="133" t="s">
+        <v>28</v>
+      </c>
+      <c r="S5" s="134" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="275"/>
+      <c r="B6" s="276"/>
+      <c r="C6" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="44">
+        <v>3</v>
+      </c>
+      <c r="E6" s="178">
+        <v>3</v>
+      </c>
+      <c r="F6" s="45">
+        <v>4</v>
+      </c>
+      <c r="G6" s="179">
+        <v>4</v>
+      </c>
+      <c r="H6" s="171">
+        <v>2</v>
+      </c>
+      <c r="I6" s="46">
+        <v>2</v>
+      </c>
+      <c r="J6" s="46">
+        <v>1</v>
+      </c>
+      <c r="K6" s="180">
+        <v>1</v>
+      </c>
+      <c r="L6" s="171">
+        <v>2</v>
+      </c>
+      <c r="M6" s="46">
+        <v>2</v>
+      </c>
+      <c r="N6" s="46">
+        <v>1</v>
+      </c>
+      <c r="O6" s="180">
+        <v>1</v>
+      </c>
+      <c r="P6" s="171">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>2</v>
+      </c>
+      <c r="R6" s="46">
+        <v>1</v>
+      </c>
+      <c r="S6" s="180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="275"/>
+      <c r="B7" s="276"/>
+      <c r="C7" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="R7" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" s="96" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="257" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="258"/>
+      <c r="C8" s="126" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="127">
+        <v>3</v>
+      </c>
+      <c r="E8" s="128">
+        <v>3</v>
+      </c>
+      <c r="F8" s="128">
+        <v>3</v>
+      </c>
+      <c r="G8" s="148">
+        <v>3</v>
+      </c>
+      <c r="H8" s="129">
+        <v>3</v>
+      </c>
+      <c r="I8" s="150">
+        <v>3</v>
+      </c>
+      <c r="J8" s="130">
+        <v>3</v>
+      </c>
+      <c r="K8" s="153">
+        <v>3</v>
+      </c>
+      <c r="L8" s="129">
+        <v>3</v>
+      </c>
+      <c r="M8" s="130">
+        <v>3</v>
+      </c>
+      <c r="N8" s="130">
+        <v>3</v>
+      </c>
+      <c r="O8" s="131">
+        <v>3</v>
+      </c>
+      <c r="P8" s="129">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="130">
+        <v>3</v>
+      </c>
+      <c r="R8" s="130">
+        <v>3</v>
+      </c>
+      <c r="S8" s="131">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="259"/>
+      <c r="B9" s="260"/>
+      <c r="C9" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="48">
+        <v>3</v>
+      </c>
+      <c r="E9" s="52">
+        <v>3</v>
+      </c>
+      <c r="F9" s="52">
+        <v>3</v>
+      </c>
+      <c r="G9" s="149">
+        <v>3</v>
+      </c>
+      <c r="H9" s="124">
+        <v>3</v>
+      </c>
+      <c r="I9" s="151">
+        <v>3</v>
+      </c>
+      <c r="J9" s="50">
+        <v>3</v>
+      </c>
+      <c r="K9" s="154">
+        <v>3</v>
+      </c>
+      <c r="L9" s="124">
+        <v>3</v>
+      </c>
+      <c r="M9" s="50">
+        <v>3</v>
+      </c>
+      <c r="N9" s="50">
+        <v>3</v>
+      </c>
+      <c r="O9" s="51">
+        <v>3</v>
+      </c>
+      <c r="P9" s="124">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>3</v>
+      </c>
+      <c r="R9" s="50">
+        <v>3</v>
+      </c>
+      <c r="S9" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="259"/>
+      <c r="B10" s="260"/>
+      <c r="C10" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="48"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="185" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="54"/>
+      <c r="I10" s="152">
+        <v>3</v>
+      </c>
+      <c r="J10" s="54"/>
+      <c r="K10" s="155">
+        <v>4</v>
+      </c>
+      <c r="L10" s="54"/>
+      <c r="M10" s="101"/>
+      <c r="N10" s="55"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="55"/>
+      <c r="Q10" s="57"/>
+      <c r="R10" s="57"/>
+      <c r="S10" s="56"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="261" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="262"/>
+      <c r="C11" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="59">
+        <v>2</v>
+      </c>
+      <c r="E11" s="60">
+        <v>2</v>
+      </c>
+      <c r="F11" s="61">
+        <v>3</v>
+      </c>
+      <c r="G11" s="156">
+        <v>3</v>
+      </c>
+      <c r="H11" s="15"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="62"/>
+      <c r="N11" s="62"/>
+      <c r="O11" s="8"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="62"/>
+      <c r="R11" s="62"/>
+      <c r="S11" s="8"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="263"/>
+      <c r="B12" s="264"/>
+      <c r="C12" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="63"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="181">
+        <v>2</v>
+      </c>
+      <c r="I12" s="62">
+        <v>2</v>
+      </c>
+      <c r="J12" s="62"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="181">
+        <v>2</v>
+      </c>
+      <c r="M12" s="62">
+        <v>2</v>
+      </c>
+      <c r="N12" s="62"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="181">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="62">
+        <v>2</v>
+      </c>
+      <c r="R12" s="62"/>
+      <c r="S12" s="8"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="265"/>
+      <c r="B13" s="266"/>
+      <c r="C13" s="136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="65"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="125"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="135">
+        <v>1.5</v>
+      </c>
+      <c r="Q13" s="125">
+        <v>1.5</v>
+      </c>
+      <c r="R13" s="10">
+        <v>3</v>
+      </c>
+      <c r="S13" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="267" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="268"/>
+      <c r="C14" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="68">
+        <v>4</v>
+      </c>
+      <c r="E14" s="69">
+        <v>4</v>
+      </c>
+      <c r="F14" s="69">
+        <v>4</v>
+      </c>
+      <c r="G14" s="159">
+        <v>4</v>
+      </c>
+      <c r="H14" s="70">
+        <v>3</v>
+      </c>
+      <c r="I14" s="160">
+        <v>3</v>
+      </c>
+      <c r="J14" s="70">
+        <v>3</v>
+      </c>
+      <c r="K14" s="161">
+        <v>3</v>
+      </c>
+      <c r="L14" s="102">
+        <v>3</v>
+      </c>
+      <c r="M14" s="139">
+        <v>3</v>
+      </c>
+      <c r="N14" s="71">
+        <v>3</v>
+      </c>
+      <c r="O14" s="72">
+        <v>3</v>
+      </c>
+      <c r="P14" s="121"/>
+      <c r="Q14" s="140" t="s">
+        <v>37</v>
+      </c>
+      <c r="R14" s="70"/>
+      <c r="S14" s="99" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="267"/>
+      <c r="B15" s="268"/>
+      <c r="C15" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="68">
+        <v>0</v>
+      </c>
+      <c r="E15" s="69">
+        <v>0</v>
+      </c>
+      <c r="F15" s="69">
+        <v>0</v>
+      </c>
+      <c r="G15" s="182">
+        <v>0</v>
+      </c>
+      <c r="H15" s="170"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="71">
+        <v>0</v>
+      </c>
+      <c r="K15" s="72">
+        <v>0</v>
+      </c>
+      <c r="L15" s="90"/>
+      <c r="M15" s="73"/>
+      <c r="N15" s="71">
+        <v>0</v>
+      </c>
+      <c r="O15" s="72">
+        <v>0</v>
+      </c>
+      <c r="P15" s="90">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="91">
+        <v>1</v>
+      </c>
+      <c r="R15" s="71">
+        <v>1</v>
+      </c>
+      <c r="S15" s="99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="267"/>
+      <c r="B16" s="268"/>
+      <c r="C16" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="68"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="186" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="185" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="70"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="71"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="71"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="71"/>
+      <c r="O16" s="74"/>
+      <c r="P16" s="71"/>
+      <c r="Q16" s="91"/>
+      <c r="R16" s="71"/>
+      <c r="S16" s="99"/>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A17" s="267"/>
+      <c r="B17" s="268"/>
+      <c r="C17" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="68"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="159"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="71">
+        <v>2</v>
+      </c>
+      <c r="M17" s="73">
+        <v>3</v>
+      </c>
+      <c r="N17" s="73">
+        <v>3</v>
+      </c>
+      <c r="O17" s="74">
+        <v>4</v>
+      </c>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="74"/>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A18" s="267"/>
+      <c r="B18" s="268"/>
+      <c r="C18" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="68">
+        <v>2</v>
+      </c>
+      <c r="E18" s="69">
+        <v>2</v>
+      </c>
+      <c r="F18" s="69">
+        <v>2</v>
+      </c>
+      <c r="G18" s="159">
+        <v>2</v>
+      </c>
+      <c r="H18" s="71"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="71"/>
+      <c r="M18" s="73"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="90">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="71">
+        <v>4</v>
+      </c>
+      <c r="R18" s="73">
+        <v>3</v>
+      </c>
+      <c r="S18" s="103">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A19" s="267"/>
+      <c r="B19" s="268"/>
+      <c r="C19" s="67" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="68"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="159"/>
+      <c r="H19" s="71">
+        <v>2</v>
+      </c>
+      <c r="I19" s="73">
+        <v>3</v>
+      </c>
+      <c r="J19" s="73">
+        <v>3</v>
+      </c>
+      <c r="K19" s="74">
+        <v>3</v>
+      </c>
+      <c r="L19" s="71"/>
+      <c r="M19" s="73"/>
+      <c r="N19" s="73"/>
+      <c r="O19" s="74"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="73"/>
+      <c r="R19" s="73"/>
+      <c r="S19" s="74"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20" s="269" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="270"/>
+      <c r="C20" s="75" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="76">
+        <v>4</v>
+      </c>
+      <c r="E20" s="77">
+        <v>4</v>
+      </c>
+      <c r="F20" s="77"/>
+      <c r="G20" s="162"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="79"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="120">
+        <v>12</v>
+      </c>
+      <c r="M20" s="78">
+        <v>12</v>
+      </c>
+      <c r="N20" s="79">
+        <v>12</v>
+      </c>
+      <c r="O20" s="80">
+        <v>12</v>
+      </c>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="79"/>
+      <c r="R20" s="79"/>
+      <c r="S20" s="80"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A21" s="271"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="D21" s="82">
+        <v>2</v>
+      </c>
+      <c r="E21" s="83">
+        <v>2</v>
+      </c>
+      <c r="F21" s="83">
+        <v>8</v>
+      </c>
+      <c r="G21" s="163">
+        <v>8</v>
+      </c>
+      <c r="H21" s="84">
+        <v>12</v>
+      </c>
+      <c r="I21" s="85">
+        <v>12</v>
+      </c>
+      <c r="J21" s="85">
+        <v>12</v>
+      </c>
+      <c r="K21" s="86">
+        <v>12</v>
+      </c>
+      <c r="L21" s="118"/>
+      <c r="M21" s="110"/>
+      <c r="N21" s="85"/>
+      <c r="O21" s="86"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="85"/>
+      <c r="R21" s="85"/>
+      <c r="S21" s="86"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A22" s="271"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="F3" s="14" t="s">
-[...505 lines deleted...]
-      <c r="A14" s="282" t="s">
+      <c r="D22" s="82">
+        <v>2</v>
+      </c>
+      <c r="E22" s="83">
+        <v>2</v>
+      </c>
+      <c r="F22" s="87"/>
+      <c r="G22" s="163"/>
+      <c r="H22" s="84"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="86"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="86"/>
+      <c r="P22" s="84">
         <v>12</v>
       </c>
-      <c r="B14" s="283"/>
-[...228 lines deleted...]
-      <c r="C20" s="77" t="s">
+      <c r="Q22" s="85">
+        <v>12</v>
+      </c>
+      <c r="R22" s="85">
+        <v>12</v>
+      </c>
+      <c r="S22" s="86">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A23" s="251" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="252"/>
+      <c r="C23" s="187" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="183">
+        <v>2</v>
+      </c>
+      <c r="E23" s="122">
+        <v>2</v>
+      </c>
+      <c r="F23" s="122">
+        <v>2</v>
+      </c>
+      <c r="G23" s="89">
+        <v>2</v>
+      </c>
+      <c r="H23" s="88"/>
+      <c r="I23" s="122"/>
+      <c r="J23" s="122"/>
+      <c r="K23" s="89"/>
+      <c r="L23" s="88"/>
+      <c r="M23" s="122"/>
+      <c r="N23" s="122"/>
+      <c r="O23" s="89"/>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="122"/>
+      <c r="R23" s="122"/>
+      <c r="S23" s="89"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A24" s="253"/>
+      <c r="B24" s="254"/>
+      <c r="C24" s="166" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="78">
-[...168 lines deleted...]
-      <c r="S24" s="109"/>
+      <c r="D24" s="167"/>
+      <c r="E24" s="168"/>
+      <c r="F24" s="168"/>
+      <c r="G24" s="169"/>
+      <c r="H24" s="11">
+        <v>1</v>
+      </c>
+      <c r="I24" s="105">
+        <v>1</v>
+      </c>
+      <c r="J24" s="105"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="11">
+        <v>1</v>
+      </c>
+      <c r="M24" s="105">
+        <v>1</v>
+      </c>
+      <c r="N24" s="105"/>
+      <c r="O24" s="106"/>
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="105">
+        <v>1</v>
+      </c>
+      <c r="R24" s="105"/>
+      <c r="S24" s="106"/>
     </row>
     <row r="25" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="178"/>
-[...1 lines deleted...]
-      <c r="C25" s="180" t="s">
+      <c r="A25" s="173"/>
+      <c r="B25" s="174"/>
+      <c r="C25" s="175" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D25" s="3">
         <f t="shared" ref="D25:S25" si="0">SUM(D4:D24)</f>
         <v>30</v>
       </c>
-      <c r="E25" s="181">
+      <c r="E25" s="176">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F25" s="4">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H25" s="3">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="I25" s="5">
+      <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="J25" s="5">
+      <c r="J25" s="4">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L25" s="3">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="M25" s="5">
+      <c r="M25" s="4">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="N25" s="182">
+      <c r="N25" s="177">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P25" s="3">
         <f t="shared" si="0"/>
         <v>30.5</v>
       </c>
-      <c r="Q25" s="5">
+      <c r="Q25" s="4">
         <f t="shared" si="0"/>
         <v>31.5</v>
       </c>
-      <c r="R25" s="5">
+      <c r="R25" s="4">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="S25" s="3">
+      <c r="S25" s="2">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="T25" s="169"/>
+      <c r="T25" s="164"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="B26" s="122"/>
-[...4 lines deleted...]
-      <c r="S26" s="251"/>
+      <c r="B26" s="117"/>
+      <c r="C26" s="116"/>
+      <c r="P26" s="250"/>
+      <c r="Q26" s="250"/>
+      <c r="R26" s="250"/>
+      <c r="S26" s="250"/>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A27" s="170" t="s">
-[...4 lines deleted...]
-      <c r="Q27" s="116"/>
+      <c r="A27" s="165" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="117"/>
+      <c r="C27" s="116"/>
+      <c r="Q27" s="111"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="B28" s="116"/>
-      <c r="C28" s="116"/>
+      <c r="B28" s="111"/>
+      <c r="C28" s="111"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="B29" s="116"/>
-      <c r="C29" s="117"/>
+      <c r="B29" s="111"/>
+      <c r="C29" s="112"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A30" s="119"/>
-[...1 lines deleted...]
-      <c r="C30" s="120"/>
+      <c r="A30" s="114"/>
+      <c r="B30" s="119"/>
+      <c r="C30" s="115"/>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A31" s="119"/>
-[...1 lines deleted...]
-      <c r="C31" s="120"/>
+      <c r="A31" s="114"/>
+      <c r="B31" s="119"/>
+      <c r="C31" s="115"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A32" s="119"/>
-[...1 lines deleted...]
-      <c r="C32" s="120"/>
+      <c r="A32" s="114"/>
+      <c r="B32" s="119"/>
+      <c r="C32" s="115"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A33" s="118"/>
-[...1 lines deleted...]
-      <c r="C33" s="118"/>
+      <c r="A33" s="113"/>
+      <c r="B33" s="113"/>
+      <c r="C33" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="P26:S26"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="A8:B10"/>
     <mergeCell ref="A11:B13"/>
     <mergeCell ref="A14:B19"/>
     <mergeCell ref="A20:B22"/>
     <mergeCell ref="A23:B24"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100550BC1942F5E0C439C2F73813AB605F0" ma:contentTypeVersion="33" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="7cb165ef3b15a7d4ee85438c0b447fdb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns3="c6a048d0-a7c2-46a7-951d-484424a8a5ad" xmlns:ns4="9b0e85ea-85cf-46e4-9cbf-4aad10663fda" xmlns:ns5="cf4ee973-dd56-459c-b257-d482153a2913" xmlns:ns6="da0f1513-4a85-4fb0-9029-8722dd22a8e8" xmlns:ns7="79c3972f-7def-43dc-8d39-a27ae6c4f0ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3375e8f7cd92e1146e35a03dbd03f71" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E4C920069E4894E80373B197DABB038" ma:contentTypeVersion="36" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="326d8814fa3ef8632388de9561d45d64">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns3="c6a048d0-a7c2-46a7-951d-484424a8a5ad" xmlns:ns4="9b0e85ea-85cf-46e4-9cbf-4aad10663fda" xmlns:ns5="11035361-07da-449d-9197-52bd8fd78d5a" xmlns:ns6="cf4ee973-dd56-459c-b257-d482153a2913" xmlns:ns7="79c3972f-7def-43dc-8d39-a27ae6c4f0ef" xmlns:ns8="2595fae8-7353-4106-9dc3-f328a2749f99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d438777610bb6ea82f82d2295c076ae" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="" ns8:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="c6a048d0-a7c2-46a7-951d-484424a8a5ad"/>
     <xsd:import namespace="9b0e85ea-85cf-46e4-9cbf-4aad10663fda"/>
+    <xsd:import namespace="11035361-07da-449d-9197-52bd8fd78d5a"/>
     <xsd:import namespace="cf4ee973-dd56-459c-b257-d482153a2913"/>
-    <xsd:import namespace="da0f1513-4a85-4fb0-9029-8722dd22a8e8"/>
     <xsd:import namespace="79c3972f-7def-43dc-8d39-a27ae6c4f0ef"/>
+    <xsd:import namespace="2595fae8-7353-4106-9dc3-f328a2749f99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Eigenaar" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns5:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns6:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns5:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns5:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns6:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns6:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns7:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns8:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="8" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6a048d0-a7c2-46a7-951d-484424a8a5ad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Eigenaar" ma:index="9" nillable="true" ma:displayName="Eigenaar" ma:default="" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Eigenaar" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -6299,127 +6332,131 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b0e85ea-85cf-46e4-9cbf-4aad10663fda" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf4ee973-dd56-459c-b257-d482153a2913" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11035361-07da-449d-9197-52bd8fd78d5a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ded81f4-9b12-43ce-b672-4f21ca6a5d39" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ded81f4-9b12-43ce-b672-4f21ca6a5d39" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf4ee973-dd56-459c-b257-d482153a2913" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da0f1513-4a85-4fb0-9029-8722dd22a8e8" elementFormDefault="qualified">
-[...13 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="79c3972f-7def-43dc-8d39-a27ae6c4f0ef" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="26" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="24" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="27" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="25" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2595fae8-7353-4106-9dc3-f328a2749f99" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{29371a8b-fc5c-4461-a994-00e22f7a2360}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2595fae8-7353-4106-9dc3-f328a2749f99">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6489,105 +6526,106 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cf4ee973-dd56-459c-b257-d482153a2913">
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11035361-07da-449d-9197-52bd8fd78d5a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <TaxCatchAll xmlns="2595fae8-7353-4106-9dc3-f328a2749f99" xsi:nil="true"/>
     <Eigenaar xmlns="c6a048d0-a7c2-46a7-951d-484424a8a5ad">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Eigenaar>
-    <TaxCatchAll xmlns="da0f1513-4a85-4fb0-9029-8722dd22a8e8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF360BF4-CB42-4041-90C4-7EF4046505DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F5C2A39-56BE-42DD-8C1D-E0E2C1C832A5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A1D95F-B01B-49BC-84C6-817AB093D752}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB72DA39-0506-4DE1-A939-D6C863FEDADC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E26DD6CA-913C-4704-B356-740E482D6B5B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A7D2737-9E6E-4C97-8AA8-9E0C93AC974E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Lessentabel BK</vt:lpstr>
       <vt:lpstr>Lessentabel G</vt:lpstr>
+      <vt:lpstr>Toekomst</vt:lpstr>
       <vt:lpstr>Driestar Gouda</vt:lpstr>
       <vt:lpstr>Vergelijking lessentabellen</vt:lpstr>
       <vt:lpstr>Lessentabel vakcollege Gilde</vt:lpstr>
       <vt:lpstr>Coöperatief leren</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wartburg College</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Beroepencollege</dc:title>
   <dc:subject>Organisatie Beroepencollege 20112012</dc:subject>
   <dc:creator>C.J. Hoekman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100550BC1942F5E0C439C2F73813AB605F0</vt:lpwstr>
+    <vt:lpwstr>0x0101004E4C920069E4894E80373B197DABB038</vt:lpwstr>
   </property>
 </Properties>
 </file>